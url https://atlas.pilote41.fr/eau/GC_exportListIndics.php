--- v2 (2026-03-04)
+++ v3 (2026-05-25)
@@ -202,51 +202,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Géoclip eau</t>
         </is>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Liste des indicateurs disponibles au 04-03-2026</t>
+          <t>Liste des indicateurs disponibles au 25-05-2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Arborescence de thèmes</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Libellé</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Niveaux géographiques</t>