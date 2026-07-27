--- v3 (2026-05-25)
+++ v4 (2026-07-27)
@@ -202,51 +202,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Géoclip eau</t>
         </is>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Liste des indicateurs disponibles au 25-05-2026</t>
+          <t>Liste des indicateurs disponibles au 27-07-2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Arborescence de thèmes</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Libellé</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Niveaux géographiques</t>